--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>kurumsal_tur_id (liste / virgüllü)</t>
   </si>
   <si>
     <t>kurumsal_tur_adlari</t>
   </si>
   <si>
     <t>tur_adi</t>
   </si>
   <si>
     <t>tur_id (TÜR ID)</t>
   </si>
   <si>
     <t>egitim_id (EĞİTİM ID)</t>
   </si>
   <si>
     <t>egitim_adi</t>
   </si>
   <si>
     <t>Ankara Üniversitesi</t>
   </si>
   <si>
     <t>EĞİTİM</t>
   </si>
   <si>
@@ -816,50 +816,56 @@
     <t>SANAYİ NAKIŞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SATIŞ ELEMANLIĞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ŞEKERLEME VE ÇİKOLATA ÜRETİM USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERBEST SERAMİK ŞEKİLLENDİRME USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERİGRAFİ BASKI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERVİS USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SİGORTACILIK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SIR ÜSTÜ DEKORLAMA USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SOĞUTMA SİSTEMLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>SPP</t>
+  </si>
+  <si>
+    <t>SSSS</t>
   </si>
   <si>
     <t>STATİK YAPI TEKNİK RESSAMLIĞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SÜS BİTKİLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SÜT İŞLEME USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TAKI İMALATI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TAMPON BASKI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TARLA BİTKİLERİ YETİŞTİRİCİLİĞİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TEKSTİL BASKI VE DESENCİLİĞİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TEKSTİL BİTİM İŞLEMLERİ (APRE) USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
@@ -1220,51 +1226,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F279"/>
+  <dimension ref="A1:F281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6442,414 +6448,454 @@
       </c>
       <c r="D260">
         <v>26</v>
       </c>
       <c r="E260">
         <v>257</v>
       </c>
       <c r="F260" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>1</v>
       </c>
       <c r="B261" t="s">
         <v>6</v>
       </c>
       <c r="C261" t="s">
         <v>157</v>
       </c>
       <c r="D261">
         <v>26</v>
       </c>
       <c r="E261">
-        <v>89</v>
+        <v>294</v>
       </c>
       <c r="F261" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>1</v>
       </c>
       <c r="B262" t="s">
         <v>6</v>
       </c>
       <c r="C262" t="s">
         <v>157</v>
       </c>
       <c r="D262">
         <v>26</v>
       </c>
       <c r="E262">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="F262" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>1</v>
       </c>
       <c r="B263" t="s">
         <v>6</v>
       </c>
       <c r="C263" t="s">
         <v>157</v>
       </c>
       <c r="D263">
         <v>26</v>
       </c>
       <c r="E263">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="F263" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>1</v>
       </c>
       <c r="B264" t="s">
         <v>6</v>
       </c>
       <c r="C264" t="s">
         <v>157</v>
       </c>
       <c r="D264">
         <v>26</v>
       </c>
       <c r="E264">
-        <v>115</v>
+        <v>231</v>
       </c>
       <c r="F264" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>1</v>
       </c>
       <c r="B265" t="s">
         <v>6</v>
       </c>
       <c r="C265" t="s">
         <v>157</v>
       </c>
       <c r="D265">
         <v>26</v>
       </c>
       <c r="E265">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="F265" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>1</v>
       </c>
       <c r="B266" t="s">
         <v>6</v>
       </c>
       <c r="C266" t="s">
         <v>157</v>
       </c>
       <c r="D266">
         <v>26</v>
       </c>
       <c r="E266">
-        <v>227</v>
+        <v>115</v>
       </c>
       <c r="F266" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>1</v>
       </c>
       <c r="B267" t="s">
         <v>6</v>
       </c>
       <c r="C267" t="s">
         <v>157</v>
       </c>
       <c r="D267">
         <v>26</v>
       </c>
       <c r="E267">
-        <v>249</v>
+        <v>145</v>
       </c>
       <c r="F267" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>1</v>
       </c>
       <c r="B268" t="s">
         <v>6</v>
       </c>
       <c r="C268" t="s">
         <v>157</v>
       </c>
       <c r="D268">
         <v>26</v>
       </c>
       <c r="E268">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="F268" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>1</v>
       </c>
       <c r="B269" t="s">
         <v>6</v>
       </c>
       <c r="C269" t="s">
         <v>157</v>
       </c>
       <c r="D269">
         <v>26</v>
       </c>
       <c r="E269">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="F269" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>1</v>
       </c>
       <c r="B270" t="s">
         <v>6</v>
       </c>
       <c r="C270" t="s">
         <v>157</v>
       </c>
       <c r="D270">
         <v>26</v>
       </c>
       <c r="E270">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F270" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>1</v>
       </c>
       <c r="B271" t="s">
         <v>6</v>
       </c>
       <c r="C271" t="s">
         <v>157</v>
       </c>
       <c r="D271">
         <v>26</v>
       </c>
       <c r="E271">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="F271" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>1</v>
       </c>
       <c r="B272" t="s">
         <v>6</v>
       </c>
       <c r="C272" t="s">
         <v>157</v>
       </c>
       <c r="D272">
         <v>26</v>
       </c>
       <c r="E272">
-        <v>147</v>
+        <v>253</v>
       </c>
       <c r="F272" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>1</v>
       </c>
       <c r="B273" t="s">
         <v>6</v>
       </c>
       <c r="C273" t="s">
         <v>157</v>
       </c>
       <c r="D273">
         <v>26</v>
       </c>
       <c r="E273">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="F273" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>1</v>
       </c>
       <c r="B274" t="s">
         <v>6</v>
       </c>
       <c r="C274" t="s">
         <v>157</v>
       </c>
       <c r="D274">
         <v>26</v>
       </c>
       <c r="E274">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="F274" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>1</v>
       </c>
       <c r="B275" t="s">
         <v>6</v>
       </c>
       <c r="C275" t="s">
         <v>157</v>
       </c>
       <c r="D275">
         <v>26</v>
       </c>
       <c r="E275">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="F275" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>1</v>
       </c>
       <c r="B276" t="s">
         <v>6</v>
       </c>
       <c r="C276" t="s">
         <v>157</v>
       </c>
       <c r="D276">
         <v>26</v>
       </c>
       <c r="E276">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F276" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>1</v>
       </c>
       <c r="B277" t="s">
         <v>6</v>
       </c>
       <c r="C277" t="s">
         <v>157</v>
       </c>
       <c r="D277">
         <v>26</v>
       </c>
       <c r="E277">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="F277" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>1</v>
       </c>
       <c r="B278" t="s">
         <v>6</v>
       </c>
       <c r="C278" t="s">
         <v>157</v>
       </c>
       <c r="D278">
         <v>26</v>
       </c>
       <c r="E278">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="F278" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>1</v>
       </c>
       <c r="B279" t="s">
         <v>6</v>
       </c>
       <c r="C279" t="s">
         <v>157</v>
       </c>
       <c r="D279">
         <v>26</v>
       </c>
       <c r="E279">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="F279" t="s">
         <v>286</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6">
+      <c r="A280">
+        <v>1</v>
+      </c>
+      <c r="B280" t="s">
+        <v>6</v>
+      </c>
+      <c r="C280" t="s">
+        <v>157</v>
+      </c>
+      <c r="D280">
+        <v>26</v>
+      </c>
+      <c r="E280">
+        <v>3</v>
+      </c>
+      <c r="F280" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6">
+      <c r="A281">
+        <v>1</v>
+      </c>
+      <c r="B281" t="s">
+        <v>6</v>
+      </c>
+      <c r="C281" t="s">
+        <v>157</v>
+      </c>
+      <c r="D281">
+        <v>26</v>
+      </c>
+      <c r="E281">
+        <v>5</v>
+      </c>
+      <c r="F281" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">